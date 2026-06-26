--- v0 (2026-04-17)
+++ v1 (2026-06-26)
@@ -1473,51 +1473,51 @@
                 <w:color w:val="1F4E79"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Declared CIF Price MOMBASA, KENYA    KSh 3,921,710.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="AAAAAA"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated by YAMATO TOOLS GROUP CO., LTD — 17 Apr 2026</w:t>
+        <w:t xml:space="preserve">Generated by YAMATO TOOLS GROUP CO., LTD — 26 Jun 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="679" w:right="850" w:bottom="679" w:left="850" w:header="709" w:footer="709" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:tblPr>
       <w:tblBorders>