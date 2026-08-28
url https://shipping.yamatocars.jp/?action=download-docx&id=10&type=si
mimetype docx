--- v1 (2026-06-26)
+++ v2 (2026-08-28)
@@ -1473,51 +1473,51 @@
                 <w:color w:val="1F4E79"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Declared CIF Price MOMBASA, KENYA    KSh 3,921,710.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="AAAAAA"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated by YAMATO TOOLS GROUP CO., LTD — 26 Jun 2026</w:t>
+        <w:t xml:space="preserve">Generated by YAMATO TOOLS GROUP CO., LTD — 28 Aug 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="679" w:right="850" w:bottom="679" w:left="850" w:header="709" w:footer="709" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:tblPr>
       <w:tblBorders>